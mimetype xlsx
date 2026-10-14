--- v0 (2026-08-24)
+++ v1 (2026-10-14)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Упражнения" state="visible" r:id="rId4"/>
     <sheet sheetId="2" name="Как считаются очки" state="visible" r:id="rId5"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1033" uniqueCount="392">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1069" uniqueCount="404">
   <si>
     <t>Раздел</t>
   </si>
   <si>
     <t>Категория</t>
   </si>
   <si>
     <t>Упражнение</t>
   </si>
   <si>
     <t>Exercise (EN)</t>
   </si>
   <si>
     <t>Метрика</t>
   </si>
   <si>
     <t>Единица</t>
   </si>
   <si>
     <t>Направление</t>
   </si>
   <si>
     <t>Эталон</t>
   </si>
   <si>
@@ -84,50 +84,65 @@
   <si>
     <t>Базовые</t>
   </si>
   <si>
     <t>Австралийские подтягивания</t>
   </si>
   <si>
     <t>Australian Pull-ups</t>
   </si>
   <si>
     <t>Повторения</t>
   </si>
   <si>
     <t>повт</t>
   </si>
   <si>
     <t>Больше — лучше</t>
   </si>
   <si>
     <t>Да</t>
   </si>
   <si>
     <t>pull-up-australian</t>
   </si>
   <si>
+    <t>Гребля на тренажере</t>
+  </si>
+  <si>
+    <t>Rowing on the simulator</t>
+  </si>
+  <si>
+    <t>Дистанция</t>
+  </si>
+  <si>
+    <t>км</t>
+  </si>
+  <si>
+    <t>greblya-na-trenazhere</t>
+  </si>
+  <si>
     <t>Отжимания на брусьях</t>
   </si>
   <si>
     <t>Parallel Bar Dips</t>
   </si>
   <si>
     <t>dips</t>
   </si>
   <si>
     <t>Отжимания на брусьях за 30 минут</t>
   </si>
   <si>
     <t>Parallel Bar Dips (30 min)</t>
   </si>
   <si>
     <t>Нет</t>
   </si>
   <si>
     <t>dips-30min</t>
   </si>
   <si>
     <t>Отжимания на брусьях с весом</t>
   </si>
   <si>
     <t>Weighted Parallel Bar Dips</t>
@@ -156,50 +171,59 @@
   <si>
     <t>Push-ups (1 min)</t>
   </si>
   <si>
     <t>push-ups-1min</t>
   </si>
   <si>
     <t>Отжимания от пола за 1 час</t>
   </si>
   <si>
     <t>Push-ups (1 h)</t>
   </si>
   <si>
     <t>push-ups-1h</t>
   </si>
   <si>
     <t>Отжимания от пола за 24 часа</t>
   </si>
   <si>
     <t>Push-ups (24 h)</t>
   </si>
   <si>
     <t>push-ups-24h</t>
   </si>
   <si>
+    <t>Подтягивание 1+1</t>
+  </si>
+  <si>
+    <t>Pull-up + Hold</t>
+  </si>
+  <si>
+    <t>podtyagivanie-11</t>
+  </si>
+  <si>
     <t>Подтягивания верхним хватом</t>
   </si>
   <si>
     <t>Overhand Pull-ups</t>
   </si>
   <si>
     <t>pull-up-overhand</t>
   </si>
   <si>
     <t>Подтягивания верхним хватом за 1 минуту</t>
   </si>
   <si>
     <t>Overhand Pull-ups (1 min)</t>
   </si>
   <si>
     <t>pull-up-overhand-1min</t>
   </si>
   <si>
     <t>Подтягивания верхним хватом за 1 час</t>
   </si>
   <si>
     <t>Overhand Pull-ups (1 h)</t>
   </si>
   <si>
     <t>pull-up-overhand-1h</t>
@@ -264,53 +288,50 @@
   <si>
     <t>Squats (1 h)</t>
   </si>
   <si>
     <t>squats-1h</t>
   </si>
   <si>
     <t>Приседания за 24 часа</t>
   </si>
   <si>
     <t>Squats (24 h)</t>
   </si>
   <si>
     <t>squats-24h</t>
   </si>
   <si>
     <t>Прыжки</t>
   </si>
   <si>
     <t>Прыжок в длину с места</t>
   </si>
   <si>
     <t>Standing Long Jump</t>
   </si>
   <si>
-    <t>Дистанция</t>
-[...1 lines deleted...]
-  <si>
     <t>м</t>
   </si>
   <si>
     <t>standing-long-jump</t>
   </si>
   <si>
     <t>Элементы</t>
   </si>
   <si>
     <t>Вис на двух прямых руках</t>
   </si>
   <si>
     <t>Hanging on two straight arms</t>
   </si>
   <si>
     <t>Время</t>
   </si>
   <si>
     <t>сек</t>
   </si>
   <si>
     <t>vis-na-dvukh-pryamykh-rukakh</t>
   </si>
   <si>
     <t>Выход силой за 1 час</t>
@@ -951,57 +972,72 @@
   <si>
     <t>Скручивания на блоке</t>
   </si>
   <si>
     <t>Cable Crunch</t>
   </si>
   <si>
     <t>cable-crunch</t>
   </si>
   <si>
     <t>Скручивания на пресс</t>
   </si>
   <si>
     <t>Crunches</t>
   </si>
   <si>
     <t>crunches</t>
   </si>
   <si>
     <t>Лёгкая атлетика</t>
   </si>
   <si>
     <t>Бег</t>
   </si>
   <si>
+    <t>Бег на беговой дорожке</t>
+  </si>
+  <si>
+    <t>Running on a treadmill</t>
+  </si>
+  <si>
+    <t>beg-na-begovoy-dorozhke</t>
+  </si>
+  <si>
+    <t>Лыжный эргометр</t>
+  </si>
+  <si>
+    <t>Ski ergometer</t>
+  </si>
+  <si>
+    <t>lyzhnyy-ergometr</t>
+  </si>
+  <si>
     <t>Часовой бег</t>
   </si>
   <si>
     <t>One Hour Run</t>
-  </si>
-[...1 lines deleted...]
-    <t>км</t>
   </si>
   <si>
     <t>run-1hour</t>
   </si>
   <si>
     <t>Бег 100 м</t>
   </si>
   <si>
     <t>100 m Sprint</t>
   </si>
   <si>
     <t>run-100m</t>
   </si>
   <si>
     <t>Бег 200 м</t>
   </si>
   <si>
     <t>200 m Sprint</t>
   </si>
   <si>
     <t>run-200m</t>
   </si>
   <si>
     <t>Бег 400 м</t>
   </si>
@@ -1578,51 +1614,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:O109"/>
+  <dimension ref="A1:O113"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="1"/>
     <col min="2" max="2" width="16" customWidth="1"/>
     <col min="3" max="3" width="38" customWidth="1"/>
     <col min="4" max="4" width="32" customWidth="1"/>
     <col min="5" max="5" width="16" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="18" customWidth="1"/>
     <col min="8" max="8" width="10" customWidth="1"/>
     <col min="9" max="9" width="14" customWidth="1"/>
     <col min="10" max="11" width="15" customWidth="1"/>
     <col min="12" max="12" width="21" customWidth="1"/>
     <col min="13" max="14" width="17" customWidth="1"/>
     <col min="15" max="15" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
@@ -1710,5188 +1746,5376 @@
       </c>
       <c r="M2">
         <v>2.67</v>
       </c>
       <c r="N2" t="s">
         <v>22</v>
       </c>
       <c r="O2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="3" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>15</v>
       </c>
       <c r="B3" t="s">
         <v>16</v>
       </c>
       <c r="C3" t="s">
         <v>24</v>
       </c>
       <c r="D3" t="s">
         <v>25</v>
       </c>
       <c r="E3" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="F3" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="G3" t="s">
         <v>21</v>
       </c>
       <c r="H3">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="I3">
-        <v>1</v>
+        <v>1.5</v>
       </c>
       <c r="J3">
-        <v>100</v>
+        <v>150</v>
       </c>
       <c r="K3">
-        <v>300</v>
+        <v>450</v>
       </c>
       <c r="L3">
-        <v>60</v>
+        <v>27</v>
       </c>
       <c r="M3">
-        <v>5</v>
+        <v>16.7</v>
       </c>
       <c r="N3" t="s">
         <v>22</v>
       </c>
       <c r="O3" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
     </row>
     <row r="4" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4" t="s">
         <v>16</v>
       </c>
       <c r="C4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="D4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E4" t="s">
         <v>19</v>
       </c>
       <c r="F4" t="s">
         <v>20</v>
       </c>
       <c r="G4" t="s">
         <v>21</v>
       </c>
       <c r="H4">
-        <v>120</v>
+        <v>20</v>
       </c>
       <c r="I4">
-        <v>1.3</v>
+        <v>1</v>
       </c>
       <c r="J4">
-        <v>130</v>
+        <v>100</v>
       </c>
       <c r="K4">
-        <v>390</v>
+        <v>300</v>
       </c>
       <c r="L4">
-        <v>360</v>
+        <v>60</v>
       </c>
       <c r="M4">
-        <v>1.08</v>
+        <v>5</v>
       </c>
       <c r="N4" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="O4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="5" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>15</v>
       </c>
       <c r="B5" t="s">
         <v>16</v>
       </c>
       <c r="C5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E5" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F5" t="s">
+        <v>20</v>
+      </c>
+      <c r="G5" t="s">
+        <v>21</v>
+      </c>
+      <c r="H5">
+        <v>120</v>
+      </c>
+      <c r="I5">
+        <v>1.3</v>
+      </c>
+      <c r="J5">
+        <v>130</v>
+      </c>
+      <c r="K5">
+        <v>390</v>
+      </c>
+      <c r="L5">
+        <v>360</v>
+      </c>
+      <c r="M5">
+        <v>1.08</v>
+      </c>
+      <c r="N5" t="s">
         <v>34</v>
-      </c>
-[...22 lines deleted...]
-        <v>22</v>
       </c>
       <c r="O5" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="6" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" t="s">
         <v>36</v>
       </c>
       <c r="D6" t="s">
         <v>37</v>
       </c>
       <c r="E6" t="s">
-        <v>19</v>
+        <v>38</v>
       </c>
       <c r="F6" t="s">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="G6" t="s">
         <v>21</v>
       </c>
       <c r="H6">
+        <v>100</v>
+      </c>
+      <c r="I6">
+        <v>1.2</v>
+      </c>
+      <c r="J6">
+        <v>120</v>
+      </c>
+      <c r="K6">
+        <v>360</v>
+      </c>
+      <c r="L6">
+        <v>300</v>
+      </c>
+      <c r="M6">
+        <v>1.2</v>
+      </c>
+      <c r="N6" t="s">
+        <v>22</v>
+      </c>
+      <c r="O6" t="s">
         <v>40</v>
-      </c>
-[...19 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="7" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>15</v>
       </c>
       <c r="B7" t="s">
         <v>16</v>
       </c>
       <c r="C7" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D7" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="E7" t="s">
         <v>19</v>
       </c>
       <c r="F7" t="s">
         <v>20</v>
       </c>
       <c r="G7" t="s">
         <v>21</v>
       </c>
       <c r="H7">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="I7">
         <v>1</v>
       </c>
       <c r="J7">
         <v>100</v>
       </c>
       <c r="K7">
         <v>300</v>
       </c>
       <c r="L7">
-        <v>150</v>
+        <v>120</v>
       </c>
       <c r="M7">
-        <v>2</v>
+        <v>2.5</v>
       </c>
       <c r="N7" t="s">
         <v>22</v>
       </c>
       <c r="O7" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="8" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>15</v>
       </c>
       <c r="B8" t="s">
         <v>16</v>
       </c>
       <c r="C8" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="D8" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="E8" t="s">
         <v>19</v>
       </c>
       <c r="F8" t="s">
         <v>20</v>
       </c>
       <c r="G8" t="s">
         <v>21</v>
       </c>
       <c r="H8">
-        <v>700</v>
+        <v>50</v>
       </c>
       <c r="I8">
-        <v>1.5</v>
+        <v>1</v>
       </c>
       <c r="J8">
+        <v>100</v>
+      </c>
+      <c r="K8">
+        <v>300</v>
+      </c>
+      <c r="L8">
         <v>150</v>
       </c>
-      <c r="K8">
-[...4 lines deleted...]
-      </c>
       <c r="M8">
-        <v>0.214</v>
+        <v>2</v>
       </c>
       <c r="N8" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="O8" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="9" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>15</v>
       </c>
       <c r="B9" t="s">
         <v>16</v>
       </c>
       <c r="C9" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D9" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="E9" t="s">
         <v>19</v>
       </c>
       <c r="F9" t="s">
         <v>20</v>
       </c>
       <c r="G9" t="s">
         <v>21</v>
       </c>
       <c r="H9">
-        <v>5000</v>
+        <v>700</v>
       </c>
       <c r="I9">
-        <v>2.1</v>
+        <v>1.5</v>
       </c>
       <c r="J9">
-        <v>210</v>
+        <v>150</v>
       </c>
       <c r="K9">
-        <v>630</v>
+        <v>450</v>
       </c>
       <c r="L9">
-        <v>15000</v>
+        <v>2100</v>
       </c>
       <c r="M9">
-        <v>0.042</v>
+        <v>0.214</v>
       </c>
       <c r="N9" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="O9" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
     <row r="10" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>15</v>
       </c>
       <c r="B10" t="s">
         <v>16</v>
       </c>
       <c r="C10" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="D10" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="E10" t="s">
         <v>19</v>
       </c>
       <c r="F10" t="s">
         <v>20</v>
       </c>
       <c r="G10" t="s">
         <v>21</v>
       </c>
       <c r="H10">
-        <v>15</v>
+        <v>5000</v>
       </c>
       <c r="I10">
-        <v>1</v>
+        <v>2.1</v>
       </c>
       <c r="J10">
-        <v>100</v>
+        <v>210</v>
       </c>
       <c r="K10">
-        <v>300</v>
+        <v>630</v>
       </c>
       <c r="L10">
-        <v>45</v>
+        <v>15000</v>
       </c>
       <c r="M10">
-        <v>6.67</v>
+        <v>0.042</v>
       </c>
       <c r="N10" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="O10" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
     </row>
     <row r="11" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>15</v>
       </c>
       <c r="B11" t="s">
         <v>16</v>
       </c>
       <c r="C11" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="D11" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="E11" t="s">
         <v>19</v>
       </c>
       <c r="F11" t="s">
         <v>20</v>
       </c>
       <c r="G11" t="s">
         <v>21</v>
       </c>
       <c r="H11">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="I11">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J11">
-        <v>100</v>
+        <v>200</v>
       </c>
       <c r="K11">
-        <v>300</v>
+        <v>600</v>
       </c>
       <c r="L11">
-        <v>54</v>
+        <v>30</v>
       </c>
       <c r="M11">
-        <v>5.56</v>
+        <v>20</v>
       </c>
       <c r="N11" t="s">
         <v>22</v>
       </c>
       <c r="O11" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
     </row>
     <row r="12" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>15</v>
       </c>
       <c r="B12" t="s">
         <v>16</v>
       </c>
       <c r="C12" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="D12" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="E12" t="s">
         <v>19</v>
       </c>
       <c r="F12" t="s">
         <v>20</v>
       </c>
       <c r="G12" t="s">
         <v>21</v>
       </c>
       <c r="H12">
-        <v>150</v>
+        <v>15</v>
       </c>
       <c r="I12">
-        <v>1.5</v>
+        <v>1</v>
       </c>
       <c r="J12">
-        <v>150</v>
+        <v>100</v>
       </c>
       <c r="K12">
-        <v>450</v>
+        <v>300</v>
       </c>
       <c r="L12">
-        <v>450</v>
+        <v>45</v>
       </c>
       <c r="M12">
-        <v>1</v>
+        <v>6.67</v>
       </c>
       <c r="N12" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="O12" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
     </row>
     <row r="13" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>15</v>
       </c>
       <c r="B13" t="s">
         <v>16</v>
       </c>
       <c r="C13" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="D13" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="E13" t="s">
         <v>19</v>
       </c>
       <c r="F13" t="s">
         <v>20</v>
       </c>
       <c r="G13" t="s">
         <v>21</v>
       </c>
       <c r="H13">
-        <v>500</v>
+        <v>18</v>
       </c>
       <c r="I13">
-        <v>1.7</v>
+        <v>1</v>
       </c>
       <c r="J13">
-        <v>170</v>
+        <v>100</v>
       </c>
       <c r="K13">
-        <v>510</v>
+        <v>300</v>
       </c>
       <c r="L13">
-        <v>1500</v>
+        <v>54</v>
       </c>
       <c r="M13">
-        <v>0.34</v>
+        <v>5.56</v>
       </c>
       <c r="N13" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="O13" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
     </row>
     <row r="14" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>15</v>
       </c>
       <c r="B14" t="s">
         <v>16</v>
       </c>
       <c r="C14" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D14" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="E14" t="s">
         <v>19</v>
       </c>
       <c r="F14" t="s">
         <v>20</v>
       </c>
       <c r="G14" t="s">
         <v>21</v>
       </c>
       <c r="H14">
-        <v>800</v>
+        <v>150</v>
       </c>
       <c r="I14">
-        <v>1.9</v>
+        <v>1.5</v>
       </c>
       <c r="J14">
-        <v>190</v>
+        <v>150</v>
       </c>
       <c r="K14">
-        <v>570</v>
+        <v>450</v>
       </c>
       <c r="L14">
-        <v>2400</v>
+        <v>450</v>
       </c>
       <c r="M14">
-        <v>0.237</v>
+        <v>1</v>
       </c>
       <c r="N14" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="O14" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
     </row>
     <row r="15" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
         <v>15</v>
       </c>
       <c r="B15" t="s">
         <v>16</v>
       </c>
       <c r="C15" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="D15" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="E15" t="s">
         <v>19</v>
       </c>
       <c r="F15" t="s">
         <v>20</v>
       </c>
       <c r="G15" t="s">
         <v>21</v>
       </c>
       <c r="H15">
+        <v>500</v>
+      </c>
+      <c r="I15">
+        <v>1.7</v>
+      </c>
+      <c r="J15">
+        <v>170</v>
+      </c>
+      <c r="K15">
+        <v>510</v>
+      </c>
+      <c r="L15">
         <v>1500</v>
       </c>
-      <c r="I15">
-[...10 lines deleted...]
-      </c>
       <c r="M15">
-        <v>0.14</v>
+        <v>0.34</v>
       </c>
       <c r="N15" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="O15" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
     </row>
     <row r="16" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>16</v>
       </c>
       <c r="C16" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="D16" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E16" t="s">
         <v>19</v>
       </c>
       <c r="F16" t="s">
         <v>20</v>
       </c>
       <c r="G16" t="s">
         <v>21</v>
       </c>
       <c r="H16">
-        <v>15</v>
+        <v>800</v>
       </c>
       <c r="I16">
-        <v>1</v>
+        <v>1.9</v>
       </c>
       <c r="J16">
-        <v>100</v>
+        <v>190</v>
       </c>
       <c r="K16">
-        <v>300</v>
+        <v>570</v>
       </c>
       <c r="L16">
-        <v>45</v>
+        <v>2400</v>
       </c>
       <c r="M16">
-        <v>6.67</v>
+        <v>0.237</v>
       </c>
       <c r="N16" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="O16" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
     </row>
     <row r="17" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
         <v>15</v>
       </c>
       <c r="B17" t="s">
         <v>16</v>
       </c>
       <c r="C17" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="D17" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="E17" t="s">
         <v>19</v>
       </c>
       <c r="F17" t="s">
         <v>20</v>
       </c>
       <c r="G17" t="s">
         <v>21</v>
       </c>
       <c r="H17">
-        <v>50</v>
+        <v>1500</v>
       </c>
       <c r="I17">
-        <v>1</v>
+        <v>2.1</v>
       </c>
       <c r="J17">
-        <v>100</v>
+        <v>210</v>
       </c>
       <c r="K17">
-        <v>300</v>
+        <v>630</v>
       </c>
       <c r="L17">
-        <v>150</v>
+        <v>4500</v>
       </c>
       <c r="M17">
-        <v>2</v>
+        <v>0.14</v>
       </c>
       <c r="N17" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="O17" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
     </row>
     <row r="18" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>15</v>
       </c>
       <c r="B18" t="s">
         <v>16</v>
       </c>
       <c r="C18" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D18" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="E18" t="s">
         <v>19</v>
       </c>
       <c r="F18" t="s">
         <v>20</v>
       </c>
       <c r="G18" t="s">
         <v>21</v>
       </c>
       <c r="H18">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="I18">
         <v>1</v>
       </c>
       <c r="J18">
         <v>100</v>
       </c>
       <c r="K18">
         <v>300</v>
       </c>
       <c r="L18">
-        <v>105</v>
+        <v>45</v>
       </c>
       <c r="M18">
-        <v>2.86</v>
+        <v>6.67</v>
       </c>
       <c r="N18" t="s">
         <v>22</v>
       </c>
       <c r="O18" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
     </row>
     <row r="19" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>15</v>
       </c>
       <c r="B19" t="s">
         <v>16</v>
       </c>
       <c r="C19" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="D19" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="E19" t="s">
         <v>19</v>
       </c>
       <c r="F19" t="s">
         <v>20</v>
       </c>
       <c r="G19" t="s">
         <v>21</v>
       </c>
       <c r="H19">
-        <v>600</v>
+        <v>50</v>
       </c>
       <c r="I19">
-        <v>1.5</v>
+        <v>1</v>
       </c>
       <c r="J19">
+        <v>100</v>
+      </c>
+      <c r="K19">
+        <v>300</v>
+      </c>
+      <c r="L19">
         <v>150</v>
       </c>
-      <c r="K19">
-[...4 lines deleted...]
-      </c>
       <c r="M19">
-        <v>0.25</v>
+        <v>2</v>
       </c>
       <c r="N19" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="O19" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
     </row>
     <row r="20" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
         <v>15</v>
       </c>
       <c r="B20" t="s">
         <v>16</v>
       </c>
       <c r="C20" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="D20" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="E20" t="s">
         <v>19</v>
       </c>
       <c r="F20" t="s">
         <v>20</v>
       </c>
       <c r="G20" t="s">
         <v>21</v>
       </c>
       <c r="H20">
-        <v>10000</v>
+        <v>35</v>
       </c>
       <c r="I20">
-        <v>2.1</v>
+        <v>1</v>
       </c>
       <c r="J20">
-        <v>210</v>
+        <v>100</v>
       </c>
       <c r="K20">
-        <v>630</v>
+        <v>300</v>
       </c>
       <c r="L20">
-        <v>30000</v>
+        <v>105</v>
       </c>
       <c r="M20">
-        <v>0.021</v>
+        <v>2.86</v>
       </c>
       <c r="N20" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="O20" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="21" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
         <v>15</v>
       </c>
       <c r="B21" t="s">
-        <v>81</v>
+        <v>16</v>
       </c>
       <c r="C21" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D21" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E21" t="s">
-        <v>84</v>
+        <v>19</v>
       </c>
       <c r="F21" t="s">
+        <v>20</v>
+      </c>
+      <c r="G21" t="s">
+        <v>21</v>
+      </c>
+      <c r="H21">
+        <v>600</v>
+      </c>
+      <c r="I21">
+        <v>1.5</v>
+      </c>
+      <c r="J21">
+        <v>150</v>
+      </c>
+      <c r="K21">
+        <v>450</v>
+      </c>
+      <c r="L21">
+        <v>1800</v>
+      </c>
+      <c r="M21">
+        <v>0.25</v>
+      </c>
+      <c r="N21" t="s">
+        <v>34</v>
+      </c>
+      <c r="O21" t="s">
         <v>85</v>
-      </c>
-[...25 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="22" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
         <v>15</v>
       </c>
       <c r="B22" t="s">
+        <v>16</v>
+      </c>
+      <c r="C22" t="s">
+        <v>86</v>
+      </c>
+      <c r="D22" t="s">
         <v>87</v>
       </c>
-      <c r="C22" t="s">
+      <c r="E22" t="s">
+        <v>19</v>
+      </c>
+      <c r="F22" t="s">
+        <v>20</v>
+      </c>
+      <c r="G22" t="s">
+        <v>21</v>
+      </c>
+      <c r="H22">
+        <v>10000</v>
+      </c>
+      <c r="I22">
+        <v>2.1</v>
+      </c>
+      <c r="J22">
+        <v>210</v>
+      </c>
+      <c r="K22">
+        <v>630</v>
+      </c>
+      <c r="L22">
+        <v>30000</v>
+      </c>
+      <c r="M22">
+        <v>0.021</v>
+      </c>
+      <c r="N22" t="s">
+        <v>34</v>
+      </c>
+      <c r="O22" t="s">
         <v>88</v>
-      </c>
-[...34 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="23" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
         <v>15</v>
       </c>
       <c r="B23" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="C23" t="s">
+        <v>90</v>
+      </c>
+      <c r="D23" t="s">
+        <v>91</v>
+      </c>
+      <c r="E23" t="s">
+        <v>26</v>
+      </c>
+      <c r="F23" t="s">
+        <v>92</v>
+      </c>
+      <c r="G23" t="s">
+        <v>21</v>
+      </c>
+      <c r="H23">
+        <v>2.5</v>
+      </c>
+      <c r="I23">
+        <v>1.1</v>
+      </c>
+      <c r="J23">
+        <v>110</v>
+      </c>
+      <c r="K23">
+        <v>330</v>
+      </c>
+      <c r="L23">
+        <v>7.5</v>
+      </c>
+      <c r="M23">
+        <v>44</v>
+      </c>
+      <c r="N23" t="s">
+        <v>22</v>
+      </c>
+      <c r="O23" t="s">
         <v>93</v>
-      </c>
-[...34 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="24" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
         <v>15</v>
       </c>
       <c r="B24" t="s">
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="C24" t="s">
+        <v>95</v>
+      </c>
+      <c r="D24" t="s">
         <v>96</v>
       </c>
-      <c r="D24" t="s">
+      <c r="E24" t="s">
         <v>97</v>
       </c>
-      <c r="E24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F24" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="G24" t="s">
         <v>21</v>
       </c>
       <c r="H24">
-        <v>200</v>
+        <v>60</v>
       </c>
       <c r="I24">
-        <v>2.3</v>
+        <v>1</v>
       </c>
       <c r="J24">
-        <v>230</v>
+        <v>100</v>
       </c>
       <c r="K24">
-        <v>690</v>
+        <v>300</v>
       </c>
       <c r="L24">
-        <v>600</v>
+        <v>180</v>
       </c>
       <c r="M24">
-        <v>1.15</v>
+        <v>1.67</v>
       </c>
       <c r="N24" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="O24" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
     </row>
     <row r="25" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
         <v>15</v>
       </c>
       <c r="B25" t="s">
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="C25" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D25" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="E25" t="s">
         <v>19</v>
       </c>
       <c r="F25" t="s">
         <v>20</v>
       </c>
       <c r="G25" t="s">
         <v>21</v>
       </c>
       <c r="H25">
-        <v>5</v>
+        <v>30</v>
       </c>
       <c r="I25">
-        <v>1.5</v>
+        <v>1.7</v>
       </c>
       <c r="J25">
-        <v>150</v>
+        <v>170</v>
       </c>
       <c r="K25">
-        <v>450</v>
+        <v>510</v>
       </c>
       <c r="L25">
-        <v>15</v>
+        <v>90</v>
       </c>
       <c r="M25">
-        <v>30</v>
+        <v>5.67</v>
       </c>
       <c r="N25" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="O25" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="26" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
         <v>15</v>
       </c>
       <c r="B26" t="s">
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="C26" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D26" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="E26" t="s">
         <v>19</v>
       </c>
       <c r="F26" t="s">
         <v>20</v>
       </c>
       <c r="G26" t="s">
         <v>21</v>
       </c>
       <c r="H26">
-        <v>10</v>
+        <v>200</v>
       </c>
       <c r="I26">
-        <v>1.3</v>
+        <v>2.3</v>
       </c>
       <c r="J26">
-        <v>130</v>
+        <v>230</v>
       </c>
       <c r="K26">
-        <v>390</v>
+        <v>690</v>
       </c>
       <c r="L26">
-        <v>30</v>
+        <v>600</v>
       </c>
       <c r="M26">
-        <v>13</v>
+        <v>1.15</v>
       </c>
       <c r="N26" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="O26" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="27" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
         <v>15</v>
       </c>
       <c r="B27" t="s">
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="C27" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D27" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="E27" t="s">
         <v>19</v>
       </c>
       <c r="F27" t="s">
         <v>20</v>
       </c>
       <c r="G27" t="s">
         <v>21</v>
       </c>
       <c r="H27">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="I27">
         <v>1.5</v>
       </c>
       <c r="J27">
         <v>150</v>
       </c>
       <c r="K27">
         <v>450</v>
       </c>
       <c r="L27">
+        <v>15</v>
+      </c>
+      <c r="M27">
         <v>30</v>
       </c>
-      <c r="M27">
-[...1 lines deleted...]
-      </c>
       <c r="N27" t="s">
         <v>22</v>
       </c>
       <c r="O27" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="28" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
         <v>15</v>
       </c>
       <c r="B28" t="s">
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="C28" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D28" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="E28" t="s">
         <v>19</v>
       </c>
       <c r="F28" t="s">
         <v>20</v>
       </c>
       <c r="G28" t="s">
         <v>21</v>
       </c>
       <c r="H28">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="I28">
-        <v>1.5</v>
+        <v>1.3</v>
       </c>
       <c r="J28">
-        <v>150</v>
+        <v>130</v>
       </c>
       <c r="K28">
-        <v>450</v>
+        <v>390</v>
       </c>
       <c r="L28">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="M28">
-        <v>18.8</v>
+        <v>13</v>
       </c>
       <c r="N28" t="s">
         <v>22</v>
       </c>
       <c r="O28" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="29" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
         <v>15</v>
       </c>
       <c r="B29" t="s">
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="C29" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D29" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E29" t="s">
         <v>19</v>
       </c>
       <c r="F29" t="s">
         <v>20</v>
       </c>
       <c r="G29" t="s">
         <v>21</v>
       </c>
       <c r="H29">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="I29">
         <v>1.5</v>
       </c>
       <c r="J29">
         <v>150</v>
       </c>
       <c r="K29">
         <v>450</v>
       </c>
       <c r="L29">
+        <v>30</v>
+      </c>
+      <c r="M29">
         <v>15</v>
       </c>
-      <c r="M29">
-[...1 lines deleted...]
-      </c>
       <c r="N29" t="s">
         <v>22</v>
       </c>
       <c r="O29" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="30" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
         <v>15</v>
       </c>
       <c r="B30" t="s">
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="C30" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D30" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="E30" t="s">
-        <v>90</v>
+        <v>19</v>
       </c>
       <c r="F30" t="s">
-        <v>91</v>
+        <v>20</v>
       </c>
       <c r="G30" t="s">
         <v>21</v>
       </c>
       <c r="H30">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="I30">
         <v>1.5</v>
       </c>
       <c r="J30">
         <v>150</v>
       </c>
       <c r="K30">
         <v>450</v>
       </c>
       <c r="L30">
-        <v>60</v>
+        <v>24</v>
       </c>
       <c r="M30">
-        <v>7.5</v>
+        <v>18.8</v>
       </c>
       <c r="N30" t="s">
         <v>22</v>
       </c>
       <c r="O30" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="31" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
         <v>15</v>
       </c>
       <c r="B31" t="s">
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="C31" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D31" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="E31" t="s">
-        <v>90</v>
+        <v>19</v>
       </c>
       <c r="F31" t="s">
-        <v>91</v>
+        <v>20</v>
       </c>
       <c r="G31" t="s">
         <v>21</v>
       </c>
       <c r="H31">
-        <v>30</v>
+        <v>5</v>
       </c>
       <c r="I31">
         <v>1.5</v>
       </c>
       <c r="J31">
         <v>150</v>
       </c>
       <c r="K31">
         <v>450</v>
       </c>
       <c r="L31">
-        <v>90</v>
+        <v>15</v>
       </c>
       <c r="M31">
-        <v>5</v>
+        <v>30</v>
       </c>
       <c r="N31" t="s">
         <v>22</v>
       </c>
       <c r="O31" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="32" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
         <v>15</v>
       </c>
       <c r="B32" t="s">
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="C32" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D32" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="E32" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="F32" t="s">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="G32" t="s">
         <v>21</v>
       </c>
       <c r="H32">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="I32">
         <v>1.5</v>
       </c>
       <c r="J32">
         <v>150</v>
       </c>
       <c r="K32">
         <v>450</v>
       </c>
       <c r="L32">
-        <v>75</v>
+        <v>60</v>
       </c>
       <c r="M32">
-        <v>6</v>
+        <v>7.5</v>
       </c>
       <c r="N32" t="s">
         <v>22</v>
       </c>
       <c r="O32" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
     </row>
     <row r="33" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
         <v>15</v>
       </c>
       <c r="B33" t="s">
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="C33" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D33" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="E33" t="s">
-        <v>19</v>
+        <v>97</v>
       </c>
       <c r="F33" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="G33" t="s">
         <v>21</v>
       </c>
       <c r="H33">
-        <v>7</v>
+        <v>30</v>
       </c>
       <c r="I33">
-        <v>1.4</v>
+        <v>1.5</v>
       </c>
       <c r="J33">
-        <v>140</v>
+        <v>150</v>
       </c>
       <c r="K33">
-        <v>420</v>
+        <v>450</v>
       </c>
       <c r="L33">
-        <v>21</v>
+        <v>90</v>
       </c>
       <c r="M33">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="N33" t="s">
         <v>22</v>
       </c>
       <c r="O33" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
     </row>
     <row r="34" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
         <v>15</v>
       </c>
       <c r="B34" t="s">
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="C34" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D34" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E34" t="s">
-        <v>19</v>
+        <v>97</v>
       </c>
       <c r="F34" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="G34" t="s">
         <v>21</v>
       </c>
       <c r="H34">
-        <v>3</v>
+        <v>25</v>
       </c>
       <c r="I34">
-        <v>1.6</v>
+        <v>1.5</v>
       </c>
       <c r="J34">
-        <v>160</v>
+        <v>150</v>
       </c>
       <c r="K34">
-        <v>480</v>
+        <v>450</v>
       </c>
       <c r="L34">
-        <v>9</v>
+        <v>75</v>
       </c>
       <c r="M34">
-        <v>53.3</v>
+        <v>6</v>
       </c>
       <c r="N34" t="s">
         <v>22</v>
       </c>
       <c r="O34" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="35" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
         <v>15</v>
       </c>
       <c r="B35" t="s">
-        <v>129</v>
+        <v>94</v>
       </c>
       <c r="C35" t="s">
         <v>130</v>
       </c>
       <c r="D35" t="s">
         <v>131</v>
       </c>
       <c r="E35" t="s">
         <v>19</v>
       </c>
       <c r="F35" t="s">
         <v>20</v>
       </c>
       <c r="G35" t="s">
         <v>21</v>
       </c>
       <c r="H35">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="I35">
-        <v>1.2</v>
+        <v>1.4</v>
       </c>
       <c r="J35">
-        <v>120</v>
+        <v>140</v>
       </c>
       <c r="K35">
-        <v>360</v>
+        <v>420</v>
       </c>
       <c r="L35">
-        <v>45</v>
+        <v>21</v>
       </c>
       <c r="M35">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="N35" t="s">
         <v>22</v>
       </c>
       <c r="O35" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="36" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
         <v>15</v>
       </c>
       <c r="B36" t="s">
+        <v>94</v>
+      </c>
+      <c r="C36" t="s">
         <v>133</v>
       </c>
-      <c r="C36" t="s">
+      <c r="D36" t="s">
         <v>134</v>
       </c>
-      <c r="D36" t="s">
+      <c r="E36" t="s">
+        <v>19</v>
+      </c>
+      <c r="F36" t="s">
+        <v>20</v>
+      </c>
+      <c r="G36" t="s">
+        <v>21</v>
+      </c>
+      <c r="H36">
+        <v>3</v>
+      </c>
+      <c r="I36">
+        <v>1.6</v>
+      </c>
+      <c r="J36">
+        <v>160</v>
+      </c>
+      <c r="K36">
+        <v>480</v>
+      </c>
+      <c r="L36">
+        <v>9</v>
+      </c>
+      <c r="M36">
+        <v>53.3</v>
+      </c>
+      <c r="N36" t="s">
+        <v>22</v>
+      </c>
+      <c r="O36" t="s">
         <v>135</v>
-      </c>
-[...31 lines deleted...]
-        <v>138</v>
       </c>
     </row>
     <row r="37" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
         <v>15</v>
       </c>
       <c r="B37" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="C37" t="s">
+        <v>137</v>
+      </c>
+      <c r="D37" t="s">
+        <v>138</v>
+      </c>
+      <c r="E37" t="s">
+        <v>19</v>
+      </c>
+      <c r="F37" t="s">
+        <v>20</v>
+      </c>
+      <c r="G37" t="s">
+        <v>21</v>
+      </c>
+      <c r="H37">
+        <v>15</v>
+      </c>
+      <c r="I37">
+        <v>1.2</v>
+      </c>
+      <c r="J37">
+        <v>120</v>
+      </c>
+      <c r="K37">
+        <v>360</v>
+      </c>
+      <c r="L37">
+        <v>45</v>
+      </c>
+      <c r="M37">
+        <v>8</v>
+      </c>
+      <c r="N37" t="s">
+        <v>22</v>
+      </c>
+      <c r="O37" t="s">
         <v>139</v>
-      </c>
-[...34 lines deleted...]
-        <v>141</v>
       </c>
     </row>
     <row r="38" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
         <v>15</v>
       </c>
       <c r="B38" t="s">
-        <v>133</v>
+        <v>140</v>
       </c>
       <c r="C38" t="s">
+        <v>141</v>
+      </c>
+      <c r="D38" t="s">
         <v>142</v>
       </c>
-      <c r="D38" t="s">
+      <c r="E38" t="s">
+        <v>97</v>
+      </c>
+      <c r="F38" t="s">
+        <v>98</v>
+      </c>
+      <c r="G38" t="s">
         <v>143</v>
       </c>
-      <c r="E38" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H38">
-        <v>300</v>
+        <v>1800</v>
       </c>
       <c r="I38">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J38">
-        <v>200</v>
+        <v>400</v>
       </c>
       <c r="K38">
+        <v>1200</v>
+      </c>
+      <c r="L38">
         <v>600</v>
       </c>
-      <c r="L38">
-[...1 lines deleted...]
-      </c>
       <c r="M38" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="N38" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="O38" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
     </row>
     <row r="39" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>145</v>
+        <v>15</v>
       </c>
       <c r="B39" t="s">
+        <v>140</v>
+      </c>
+      <c r="C39" t="s">
         <v>146</v>
       </c>
-      <c r="C39" t="s">
+      <c r="D39" t="s">
         <v>147</v>
       </c>
-      <c r="D39" t="s">
+      <c r="E39" t="s">
+        <v>97</v>
+      </c>
+      <c r="F39" t="s">
+        <v>98</v>
+      </c>
+      <c r="G39" t="s">
+        <v>143</v>
+      </c>
+      <c r="H39">
+        <v>900</v>
+      </c>
+      <c r="I39">
+        <v>3</v>
+      </c>
+      <c r="J39">
+        <v>300</v>
+      </c>
+      <c r="K39">
+        <v>900</v>
+      </c>
+      <c r="L39">
+        <v>300</v>
+      </c>
+      <c r="M39" t="s">
+        <v>144</v>
+      </c>
+      <c r="N39" t="s">
+        <v>34</v>
+      </c>
+      <c r="O39" t="s">
         <v>148</v>
-      </c>
-[...31 lines deleted...]
-        <v>149</v>
       </c>
     </row>
     <row r="40" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>145</v>
+        <v>15</v>
       </c>
       <c r="B40" t="s">
-        <v>146</v>
+        <v>140</v>
       </c>
       <c r="C40" t="s">
+        <v>149</v>
+      </c>
+      <c r="D40" t="s">
         <v>150</v>
       </c>
-      <c r="D40" t="s">
+      <c r="E40" t="s">
+        <v>97</v>
+      </c>
+      <c r="F40" t="s">
+        <v>98</v>
+      </c>
+      <c r="G40" t="s">
+        <v>143</v>
+      </c>
+      <c r="H40">
+        <v>300</v>
+      </c>
+      <c r="I40">
+        <v>2</v>
+      </c>
+      <c r="J40">
+        <v>200</v>
+      </c>
+      <c r="K40">
+        <v>600</v>
+      </c>
+      <c r="L40">
+        <v>100</v>
+      </c>
+      <c r="M40" t="s">
+        <v>144</v>
+      </c>
+      <c r="N40" t="s">
+        <v>34</v>
+      </c>
+      <c r="O40" t="s">
         <v>151</v>
-      </c>
-[...31 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="41" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="B41" t="s">
-        <v>146</v>
+        <v>153</v>
       </c>
       <c r="C41" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D41" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E41" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F41" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G41" t="s">
         <v>21</v>
       </c>
       <c r="H41">
-        <v>325</v>
+        <v>150</v>
       </c>
       <c r="I41">
-        <v>1.1</v>
+        <v>1</v>
       </c>
       <c r="J41">
-        <v>110</v>
+        <v>100</v>
       </c>
       <c r="K41">
-        <v>330</v>
+        <v>300</v>
       </c>
       <c r="L41">
-        <v>975</v>
+        <v>450</v>
       </c>
       <c r="M41">
-        <v>0.338</v>
+        <v>0.667</v>
       </c>
       <c r="N41" t="s">
         <v>22</v>
       </c>
       <c r="O41" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
     </row>
     <row r="42" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="B42" t="s">
-        <v>146</v>
+        <v>153</v>
       </c>
       <c r="C42" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="D42" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="E42" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F42" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G42" t="s">
         <v>21</v>
       </c>
       <c r="H42">
-        <v>125</v>
+        <v>400</v>
       </c>
       <c r="I42">
-        <v>0.7</v>
+        <v>1.2</v>
       </c>
       <c r="J42">
-        <v>70</v>
+        <v>120</v>
       </c>
       <c r="K42">
-        <v>210</v>
+        <v>360</v>
       </c>
       <c r="L42">
-        <v>375</v>
+        <v>1200</v>
       </c>
       <c r="M42">
-        <v>0.56</v>
+        <v>0.3</v>
       </c>
       <c r="N42" t="s">
         <v>22</v>
       </c>
       <c r="O42" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="43" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="B43" t="s">
-        <v>146</v>
+        <v>153</v>
       </c>
       <c r="C43" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="D43" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="E43" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F43" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G43" t="s">
         <v>21</v>
       </c>
       <c r="H43">
-        <v>125</v>
+        <v>325</v>
       </c>
       <c r="I43">
-        <v>0.7</v>
+        <v>1.1</v>
       </c>
       <c r="J43">
-        <v>70</v>
+        <v>110</v>
       </c>
       <c r="K43">
-        <v>210</v>
+        <v>330</v>
       </c>
       <c r="L43">
-        <v>375</v>
+        <v>975</v>
       </c>
       <c r="M43">
-        <v>0.56</v>
+        <v>0.338</v>
       </c>
       <c r="N43" t="s">
         <v>22</v>
       </c>
       <c r="O43" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="44" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="B44" t="s">
-        <v>146</v>
+        <v>153</v>
       </c>
       <c r="C44" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="D44" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="E44" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F44" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G44" t="s">
         <v>21</v>
       </c>
       <c r="H44">
-        <v>75</v>
+        <v>125</v>
       </c>
       <c r="I44">
         <v>0.7</v>
       </c>
       <c r="J44">
         <v>70</v>
       </c>
       <c r="K44">
         <v>210</v>
       </c>
       <c r="L44">
-        <v>225</v>
+        <v>375</v>
       </c>
       <c r="M44">
-        <v>0.933</v>
+        <v>0.56</v>
       </c>
       <c r="N44" t="s">
         <v>22</v>
       </c>
       <c r="O44" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="45" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="B45" t="s">
-        <v>146</v>
+        <v>153</v>
       </c>
       <c r="C45" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="D45" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="E45" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F45" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G45" t="s">
         <v>21</v>
       </c>
       <c r="H45">
-        <v>300</v>
+        <v>125</v>
       </c>
       <c r="I45">
-        <v>0.6</v>
+        <v>0.7</v>
       </c>
       <c r="J45">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="K45">
-        <v>180</v>
+        <v>210</v>
       </c>
       <c r="L45">
-        <v>900</v>
+        <v>375</v>
       </c>
       <c r="M45">
-        <v>0.2</v>
+        <v>0.56</v>
       </c>
       <c r="N45" t="s">
         <v>22</v>
       </c>
       <c r="O45" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
     </row>
     <row r="46" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="B46" t="s">
-        <v>168</v>
+        <v>153</v>
       </c>
       <c r="C46" t="s">
         <v>169</v>
       </c>
       <c r="D46" t="s">
         <v>170</v>
       </c>
       <c r="E46" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F46" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G46" t="s">
         <v>21</v>
       </c>
       <c r="H46">
-        <v>100</v>
+        <v>75</v>
       </c>
       <c r="I46">
         <v>0.7</v>
       </c>
       <c r="J46">
         <v>70</v>
       </c>
       <c r="K46">
         <v>210</v>
       </c>
       <c r="L46">
-        <v>300</v>
+        <v>225</v>
       </c>
       <c r="M46">
-        <v>0.7</v>
+        <v>0.933</v>
       </c>
       <c r="N46" t="s">
         <v>22</v>
       </c>
       <c r="O46" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="47" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="B47" t="s">
-        <v>168</v>
+        <v>153</v>
       </c>
       <c r="C47" t="s">
         <v>172</v>
       </c>
       <c r="D47" t="s">
         <v>173</v>
       </c>
       <c r="E47" t="s">
-        <v>19</v>
+        <v>38</v>
       </c>
       <c r="F47" t="s">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="G47" t="s">
         <v>21</v>
       </c>
       <c r="H47">
-        <v>10</v>
+        <v>300</v>
       </c>
       <c r="I47">
-        <v>1</v>
+        <v>0.6</v>
       </c>
       <c r="J47">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="K47">
-        <v>300</v>
+        <v>180</v>
       </c>
       <c r="L47">
-        <v>30</v>
+        <v>900</v>
       </c>
       <c r="M47">
-        <v>10</v>
+        <v>0.2</v>
       </c>
       <c r="N47" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="O47" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="48" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="B48" t="s">
-        <v>168</v>
+        <v>175</v>
       </c>
       <c r="C48" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="D48" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="E48" t="s">
-        <v>19</v>
+        <v>38</v>
       </c>
       <c r="F48" t="s">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="G48" t="s">
         <v>21</v>
       </c>
       <c r="H48">
-        <v>10</v>
+        <v>100</v>
       </c>
       <c r="I48">
         <v>0.7</v>
       </c>
       <c r="J48">
         <v>70</v>
       </c>
       <c r="K48">
         <v>210</v>
       </c>
       <c r="L48">
-        <v>30</v>
+        <v>300</v>
       </c>
       <c r="M48">
-        <v>7</v>
+        <v>0.7</v>
       </c>
       <c r="N48" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="O48" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
     </row>
     <row r="49" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="B49" t="s">
-        <v>168</v>
+        <v>175</v>
       </c>
       <c r="C49" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D49" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="E49" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F49" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="G49" t="s">
         <v>21</v>
       </c>
       <c r="H49">
-        <v>450</v>
+        <v>10</v>
       </c>
       <c r="I49">
         <v>1</v>
       </c>
       <c r="J49">
         <v>100</v>
       </c>
       <c r="K49">
         <v>300</v>
       </c>
       <c r="L49">
-        <v>1350</v>
+        <v>30</v>
       </c>
       <c r="M49">
-        <v>0.222</v>
+        <v>10</v>
       </c>
       <c r="N49" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="O49" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="50" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="B50" t="s">
-        <v>168</v>
+        <v>175</v>
       </c>
       <c r="C50" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="D50" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="E50" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F50" t="s">
+        <v>20</v>
+      </c>
+      <c r="G50" t="s">
+        <v>21</v>
+      </c>
+      <c r="H50">
+        <v>10</v>
+      </c>
+      <c r="I50">
+        <v>0.7</v>
+      </c>
+      <c r="J50">
+        <v>70</v>
+      </c>
+      <c r="K50">
+        <v>210</v>
+      </c>
+      <c r="L50">
+        <v>30</v>
+      </c>
+      <c r="M50">
+        <v>7</v>
+      </c>
+      <c r="N50" t="s">
         <v>34</v>
       </c>
-      <c r="G50" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="O50" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="51" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="B51" t="s">
-        <v>168</v>
+        <v>175</v>
       </c>
       <c r="C51" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D51" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="E51" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F51" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G51" t="s">
         <v>21</v>
       </c>
       <c r="H51">
-        <v>325</v>
+        <v>450</v>
       </c>
       <c r="I51">
-        <v>0.9</v>
+        <v>1</v>
       </c>
       <c r="J51">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="K51">
-        <v>270</v>
+        <v>300</v>
       </c>
       <c r="L51">
-        <v>975</v>
+        <v>1350</v>
       </c>
       <c r="M51">
-        <v>0.277</v>
+        <v>0.222</v>
       </c>
       <c r="N51" t="s">
         <v>22</v>
       </c>
       <c r="O51" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
     </row>
     <row r="52" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="B52" t="s">
-        <v>168</v>
+        <v>175</v>
       </c>
       <c r="C52" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="D52" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="E52" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F52" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G52" t="s">
         <v>21</v>
       </c>
       <c r="H52">
-        <v>150</v>
+        <v>600</v>
       </c>
       <c r="I52">
-        <v>0.9</v>
+        <v>1.3</v>
       </c>
       <c r="J52">
-        <v>90</v>
+        <v>130</v>
       </c>
       <c r="K52">
-        <v>270</v>
+        <v>390</v>
       </c>
       <c r="L52">
-        <v>450</v>
+        <v>1800</v>
       </c>
       <c r="M52">
-        <v>0.6</v>
+        <v>0.217</v>
       </c>
       <c r="N52" t="s">
         <v>22</v>
       </c>
       <c r="O52" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
     </row>
     <row r="53" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="B53" t="s">
-        <v>168</v>
+        <v>175</v>
       </c>
       <c r="C53" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="D53" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="E53" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F53" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G53" t="s">
         <v>21</v>
       </c>
       <c r="H53">
         <v>325</v>
       </c>
       <c r="I53">
         <v>0.9</v>
       </c>
       <c r="J53">
         <v>90</v>
       </c>
       <c r="K53">
         <v>270</v>
       </c>
       <c r="L53">
         <v>975</v>
       </c>
       <c r="M53">
         <v>0.277</v>
       </c>
       <c r="N53" t="s">
         <v>22</v>
       </c>
       <c r="O53" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="54" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="B54" t="s">
-        <v>168</v>
+        <v>175</v>
       </c>
       <c r="C54" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="D54" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="E54" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F54" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G54" t="s">
         <v>21</v>
       </c>
       <c r="H54">
-        <v>350</v>
+        <v>150</v>
       </c>
       <c r="I54">
-        <v>1</v>
+        <v>0.9</v>
       </c>
       <c r="J54">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="K54">
-        <v>300</v>
+        <v>270</v>
       </c>
       <c r="L54">
-        <v>1050</v>
+        <v>450</v>
       </c>
       <c r="M54">
-        <v>0.286</v>
+        <v>0.6</v>
       </c>
       <c r="N54" t="s">
         <v>22</v>
       </c>
       <c r="O54" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
     </row>
     <row r="55" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="B55" t="s">
-        <v>168</v>
+        <v>175</v>
       </c>
       <c r="C55" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="D55" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E55" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F55" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G55" t="s">
         <v>21</v>
       </c>
       <c r="H55">
-        <v>350</v>
+        <v>325</v>
       </c>
       <c r="I55">
-        <v>1.1</v>
+        <v>0.9</v>
       </c>
       <c r="J55">
-        <v>110</v>
+        <v>90</v>
       </c>
       <c r="K55">
-        <v>330</v>
+        <v>270</v>
       </c>
       <c r="L55">
-        <v>1050</v>
+        <v>975</v>
       </c>
       <c r="M55">
-        <v>0.314</v>
+        <v>0.277</v>
       </c>
       <c r="N55" t="s">
         <v>22</v>
       </c>
       <c r="O55" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
     </row>
     <row r="56" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="B56" t="s">
-        <v>168</v>
+        <v>175</v>
       </c>
       <c r="C56" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="D56" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E56" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F56" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G56" t="s">
         <v>21</v>
       </c>
       <c r="H56">
-        <v>400</v>
+        <v>350</v>
       </c>
       <c r="I56">
-        <v>0.7</v>
+        <v>1</v>
       </c>
       <c r="J56">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="K56">
-        <v>210</v>
+        <v>300</v>
       </c>
       <c r="L56">
-        <v>1200</v>
+        <v>1050</v>
       </c>
       <c r="M56">
-        <v>0.175</v>
+        <v>0.286</v>
       </c>
       <c r="N56" t="s">
         <v>22</v>
       </c>
       <c r="O56" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
     </row>
     <row r="57" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="B57" t="s">
-        <v>202</v>
+        <v>175</v>
       </c>
       <c r="C57" t="s">
         <v>203</v>
       </c>
       <c r="D57" t="s">
         <v>204</v>
       </c>
       <c r="E57" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F57" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G57" t="s">
         <v>21</v>
       </c>
       <c r="H57">
-        <v>100</v>
+        <v>350</v>
       </c>
       <c r="I57">
-        <v>0.9</v>
+        <v>1.1</v>
       </c>
       <c r="J57">
-        <v>90</v>
+        <v>110</v>
       </c>
       <c r="K57">
-        <v>270</v>
+        <v>330</v>
       </c>
       <c r="L57">
-        <v>300</v>
+        <v>1050</v>
       </c>
       <c r="M57">
-        <v>0.9</v>
+        <v>0.314</v>
       </c>
       <c r="N57" t="s">
         <v>22</v>
       </c>
       <c r="O57" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="58" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="B58" t="s">
-        <v>202</v>
+        <v>175</v>
       </c>
       <c r="C58" t="s">
         <v>206</v>
       </c>
       <c r="D58" t="s">
         <v>207</v>
       </c>
       <c r="E58" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F58" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G58" t="s">
         <v>21</v>
       </c>
       <c r="H58">
-        <v>110</v>
+        <v>400</v>
       </c>
       <c r="I58">
-        <v>1</v>
+        <v>0.7</v>
       </c>
       <c r="J58">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="K58">
-        <v>300</v>
+        <v>210</v>
       </c>
       <c r="L58">
-        <v>330</v>
+        <v>1200</v>
       </c>
       <c r="M58">
-        <v>0.909</v>
+        <v>0.175</v>
       </c>
       <c r="N58" t="s">
         <v>22</v>
       </c>
       <c r="O58" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="59" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="B59" t="s">
-        <v>202</v>
+        <v>209</v>
       </c>
       <c r="C59" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="D59" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E59" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F59" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G59" t="s">
         <v>21</v>
       </c>
       <c r="H59">
-        <v>250</v>
+        <v>100</v>
       </c>
       <c r="I59">
-        <v>1.1</v>
+        <v>0.9</v>
       </c>
       <c r="J59">
-        <v>110</v>
+        <v>90</v>
       </c>
       <c r="K59">
-        <v>330</v>
+        <v>270</v>
       </c>
       <c r="L59">
-        <v>750</v>
+        <v>300</v>
       </c>
       <c r="M59">
-        <v>0.44</v>
+        <v>0.9</v>
       </c>
       <c r="N59" t="s">
         <v>22</v>
       </c>
       <c r="O59" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
     </row>
     <row r="60" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="B60" t="s">
-        <v>202</v>
+        <v>209</v>
       </c>
       <c r="C60" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="D60" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="E60" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F60" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G60" t="s">
         <v>21</v>
       </c>
       <c r="H60">
-        <v>50</v>
+        <v>110</v>
       </c>
       <c r="I60">
-        <v>0.6</v>
+        <v>1</v>
       </c>
       <c r="J60">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="K60">
-        <v>180</v>
+        <v>300</v>
       </c>
       <c r="L60">
-        <v>150</v>
+        <v>330</v>
       </c>
       <c r="M60">
-        <v>1.2</v>
+        <v>0.909</v>
       </c>
       <c r="N60" t="s">
         <v>22</v>
       </c>
       <c r="O60" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
     </row>
     <row r="61" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="B61" t="s">
-        <v>202</v>
+        <v>209</v>
       </c>
       <c r="C61" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="D61" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="E61" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F61" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G61" t="s">
         <v>21</v>
       </c>
       <c r="H61">
-        <v>60</v>
+        <v>250</v>
       </c>
       <c r="I61">
-        <v>0.6</v>
+        <v>1.1</v>
       </c>
       <c r="J61">
-        <v>60</v>
+        <v>110</v>
       </c>
       <c r="K61">
-        <v>180</v>
+        <v>330</v>
       </c>
       <c r="L61">
-        <v>180</v>
+        <v>750</v>
       </c>
       <c r="M61">
-        <v>1</v>
+        <v>0.44</v>
       </c>
       <c r="N61" t="s">
         <v>22</v>
       </c>
       <c r="O61" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
     </row>
     <row r="62" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="B62" t="s">
-        <v>202</v>
+        <v>209</v>
       </c>
       <c r="C62" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="D62" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="E62" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F62" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G62" t="s">
         <v>21</v>
       </c>
       <c r="H62">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="I62">
         <v>0.6</v>
       </c>
       <c r="J62">
         <v>60</v>
       </c>
       <c r="K62">
         <v>180</v>
       </c>
       <c r="L62">
-        <v>180</v>
+        <v>150</v>
       </c>
       <c r="M62">
-        <v>1</v>
+        <v>1.2</v>
       </c>
       <c r="N62" t="s">
         <v>22</v>
       </c>
       <c r="O62" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="63" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="B63" t="s">
-        <v>202</v>
+        <v>209</v>
       </c>
       <c r="C63" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="D63" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E63" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F63" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G63" t="s">
         <v>21</v>
       </c>
       <c r="H63">
-        <v>200</v>
+        <v>60</v>
       </c>
       <c r="I63">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
       <c r="J63">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="K63">
-        <v>240</v>
+        <v>180</v>
       </c>
       <c r="L63">
-        <v>600</v>
+        <v>180</v>
       </c>
       <c r="M63">
-        <v>0.4</v>
+        <v>1</v>
       </c>
       <c r="N63" t="s">
         <v>22</v>
       </c>
       <c r="O63" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="64" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="B64" t="s">
-        <v>224</v>
+        <v>209</v>
       </c>
       <c r="C64" t="s">
         <v>225</v>
       </c>
       <c r="D64" t="s">
         <v>226</v>
       </c>
       <c r="E64" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F64" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G64" t="s">
         <v>21</v>
       </c>
       <c r="H64">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="I64">
-        <v>0.7</v>
+        <v>0.6</v>
       </c>
       <c r="J64">
-        <v>70</v>
+        <v>60</v>
       </c>
       <c r="K64">
-        <v>210</v>
+        <v>180</v>
       </c>
       <c r="L64">
-        <v>240</v>
+        <v>180</v>
       </c>
       <c r="M64">
-        <v>0.875</v>
+        <v>1</v>
       </c>
       <c r="N64" t="s">
         <v>22</v>
       </c>
       <c r="O64" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="65" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="B65" t="s">
-        <v>224</v>
+        <v>209</v>
       </c>
       <c r="C65" t="s">
         <v>228</v>
       </c>
       <c r="D65" t="s">
         <v>229</v>
       </c>
       <c r="E65" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F65" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G65" t="s">
         <v>21</v>
       </c>
       <c r="H65">
-        <v>325</v>
+        <v>200</v>
       </c>
       <c r="I65">
-        <v>1</v>
+        <v>0.8</v>
       </c>
       <c r="J65">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="K65">
-        <v>300</v>
+        <v>240</v>
       </c>
       <c r="L65">
-        <v>975</v>
+        <v>600</v>
       </c>
       <c r="M65">
-        <v>0.308</v>
+        <v>0.4</v>
       </c>
       <c r="N65" t="s">
         <v>22</v>
       </c>
       <c r="O65" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="66" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="B66" t="s">
-        <v>224</v>
+        <v>231</v>
       </c>
       <c r="C66" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="D66" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E66" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F66" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G66" t="s">
         <v>21</v>
       </c>
       <c r="H66">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="I66">
         <v>0.7</v>
       </c>
       <c r="J66">
         <v>70</v>
       </c>
       <c r="K66">
         <v>210</v>
       </c>
       <c r="L66">
-        <v>225</v>
+        <v>240</v>
       </c>
       <c r="M66">
-        <v>0.933</v>
+        <v>0.875</v>
       </c>
       <c r="N66" t="s">
         <v>22</v>
       </c>
       <c r="O66" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="67" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="B67" t="s">
-        <v>224</v>
+        <v>231</v>
       </c>
       <c r="C67" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D67" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E67" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F67" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G67" t="s">
         <v>21</v>
       </c>
       <c r="H67">
-        <v>125</v>
+        <v>325</v>
       </c>
       <c r="I67">
-        <v>0.7</v>
+        <v>1</v>
       </c>
       <c r="J67">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="K67">
-        <v>210</v>
+        <v>300</v>
       </c>
       <c r="L67">
-        <v>375</v>
+        <v>975</v>
       </c>
       <c r="M67">
-        <v>0.56</v>
+        <v>0.308</v>
       </c>
       <c r="N67" t="s">
         <v>22</v>
       </c>
       <c r="O67" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
     </row>
     <row r="68" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="B68" t="s">
-        <v>224</v>
+        <v>231</v>
       </c>
       <c r="C68" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="D68" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E68" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F68" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G68" t="s">
         <v>21</v>
       </c>
       <c r="H68">
-        <v>175</v>
+        <v>75</v>
       </c>
       <c r="I68">
-        <v>0.8</v>
+        <v>0.7</v>
       </c>
       <c r="J68">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="K68">
+        <v>210</v>
+      </c>
+      <c r="L68">
+        <v>225</v>
+      </c>
+      <c r="M68">
+        <v>0.933</v>
+      </c>
+      <c r="N68" t="s">
+        <v>22</v>
+      </c>
+      <c r="O68" t="s">
         <v>240</v>
-      </c>
-[...10 lines deleted...]
-        <v>239</v>
       </c>
     </row>
     <row r="69" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="B69" t="s">
-        <v>224</v>
+        <v>231</v>
       </c>
       <c r="C69" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="D69" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E69" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F69" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G69" t="s">
         <v>21</v>
       </c>
       <c r="H69">
-        <v>100</v>
+        <v>125</v>
       </c>
       <c r="I69">
         <v>0.7</v>
       </c>
       <c r="J69">
         <v>70</v>
       </c>
       <c r="K69">
         <v>210</v>
       </c>
       <c r="L69">
-        <v>300</v>
+        <v>375</v>
       </c>
       <c r="M69">
-        <v>0.7</v>
+        <v>0.56</v>
       </c>
       <c r="N69" t="s">
         <v>22</v>
       </c>
       <c r="O69" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
     </row>
     <row r="70" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="B70" t="s">
-        <v>224</v>
+        <v>231</v>
       </c>
       <c r="C70" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="D70" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="E70" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F70" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G70" t="s">
         <v>21</v>
       </c>
       <c r="H70">
         <v>175</v>
       </c>
       <c r="I70">
-        <v>0.6</v>
+        <v>0.8</v>
       </c>
       <c r="J70">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="K70">
-        <v>180</v>
+        <v>240</v>
       </c>
       <c r="L70">
         <v>525</v>
       </c>
       <c r="M70">
-        <v>0.343</v>
+        <v>0.457</v>
       </c>
       <c r="N70" t="s">
         <v>22</v>
       </c>
       <c r="O70" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
     <row r="71" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="B71" t="s">
-        <v>224</v>
+        <v>231</v>
       </c>
       <c r="C71" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="D71" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="E71" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F71" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G71" t="s">
         <v>21</v>
       </c>
       <c r="H71">
-        <v>150</v>
+        <v>100</v>
       </c>
       <c r="I71">
         <v>0.7</v>
       </c>
       <c r="J71">
         <v>70</v>
       </c>
       <c r="K71">
         <v>210</v>
       </c>
       <c r="L71">
-        <v>450</v>
+        <v>300</v>
       </c>
       <c r="M71">
-        <v>0.467</v>
+        <v>0.7</v>
       </c>
       <c r="N71" t="s">
         <v>22</v>
       </c>
       <c r="O71" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="72" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="B72" t="s">
-        <v>249</v>
+        <v>231</v>
       </c>
       <c r="C72" t="s">
         <v>250</v>
       </c>
       <c r="D72" t="s">
         <v>251</v>
       </c>
       <c r="E72" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F72" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G72" t="s">
         <v>21</v>
       </c>
       <c r="H72">
-        <v>100</v>
+        <v>175</v>
       </c>
       <c r="I72">
-        <v>1</v>
+        <v>0.6</v>
       </c>
       <c r="J72">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="K72">
-        <v>300</v>
+        <v>180</v>
       </c>
       <c r="L72">
-        <v>300</v>
+        <v>525</v>
       </c>
       <c r="M72">
-        <v>1</v>
+        <v>0.343</v>
       </c>
       <c r="N72" t="s">
         <v>22</v>
       </c>
       <c r="O72" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="73" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="B73" t="s">
-        <v>249</v>
+        <v>231</v>
       </c>
       <c r="C73" t="s">
         <v>253</v>
       </c>
       <c r="D73" t="s">
         <v>254</v>
       </c>
       <c r="E73" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F73" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G73" t="s">
         <v>21</v>
       </c>
       <c r="H73">
-        <v>250</v>
+        <v>150</v>
       </c>
       <c r="I73">
-        <v>1</v>
+        <v>0.7</v>
       </c>
       <c r="J73">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="K73">
-        <v>300</v>
+        <v>210</v>
       </c>
       <c r="L73">
-        <v>750</v>
+        <v>450</v>
       </c>
       <c r="M73">
-        <v>0.4</v>
+        <v>0.467</v>
       </c>
       <c r="N73" t="s">
         <v>22</v>
       </c>
       <c r="O73" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="74" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="B74" t="s">
-        <v>249</v>
+        <v>256</v>
       </c>
       <c r="C74" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="D74" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E74" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F74" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G74" t="s">
         <v>21</v>
       </c>
       <c r="H74">
-        <v>600</v>
+        <v>100</v>
       </c>
       <c r="I74">
         <v>1</v>
       </c>
       <c r="J74">
         <v>100</v>
       </c>
       <c r="K74">
         <v>300</v>
       </c>
       <c r="L74">
-        <v>1800</v>
+        <v>300</v>
       </c>
       <c r="M74">
-        <v>0.167</v>
+        <v>1</v>
       </c>
       <c r="N74" t="s">
         <v>22</v>
       </c>
       <c r="O74" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
     </row>
     <row r="75" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="B75" t="s">
-        <v>249</v>
+        <v>256</v>
       </c>
       <c r="C75" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="D75" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E75" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F75" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G75" t="s">
         <v>21</v>
       </c>
       <c r="H75">
-        <v>1000</v>
+        <v>250</v>
       </c>
       <c r="I75">
-        <v>0.9</v>
+        <v>1</v>
       </c>
       <c r="J75">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="K75">
-        <v>270</v>
+        <v>300</v>
       </c>
       <c r="L75">
-        <v>3000</v>
+        <v>750</v>
       </c>
       <c r="M75">
-        <v>0.09</v>
+        <v>0.4</v>
       </c>
       <c r="N75" t="s">
         <v>22</v>
       </c>
       <c r="O75" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
     </row>
     <row r="76" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="B76" t="s">
-        <v>249</v>
+        <v>256</v>
       </c>
       <c r="C76" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="D76" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E76" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F76" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G76" t="s">
         <v>21</v>
       </c>
       <c r="H76">
-        <v>250</v>
+        <v>600</v>
       </c>
       <c r="I76">
-        <v>0.6</v>
+        <v>1</v>
       </c>
       <c r="J76">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="K76">
-        <v>180</v>
+        <v>300</v>
       </c>
       <c r="L76">
-        <v>750</v>
+        <v>1800</v>
       </c>
       <c r="M76">
-        <v>0.24</v>
+        <v>0.167</v>
       </c>
       <c r="N76" t="s">
         <v>22</v>
       </c>
       <c r="O76" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
     </row>
     <row r="77" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="B77" t="s">
-        <v>249</v>
+        <v>256</v>
       </c>
       <c r="C77" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="D77" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E77" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F77" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G77" t="s">
         <v>21</v>
       </c>
       <c r="H77">
-        <v>400</v>
+        <v>1000</v>
       </c>
       <c r="I77">
-        <v>0.7</v>
+        <v>0.9</v>
       </c>
       <c r="J77">
-        <v>70</v>
+        <v>90</v>
       </c>
       <c r="K77">
-        <v>210</v>
+        <v>270</v>
       </c>
       <c r="L77">
-        <v>1200</v>
+        <v>3000</v>
       </c>
       <c r="M77">
-        <v>0.175</v>
+        <v>0.09</v>
       </c>
       <c r="N77" t="s">
         <v>22</v>
       </c>
       <c r="O77" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
     </row>
     <row r="78" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="B78" t="s">
-        <v>249</v>
+        <v>256</v>
       </c>
       <c r="C78" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="D78" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E78" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F78" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G78" t="s">
         <v>21</v>
       </c>
       <c r="H78">
-        <v>80</v>
+        <v>250</v>
       </c>
       <c r="I78">
-        <v>1.1</v>
+        <v>0.6</v>
       </c>
       <c r="J78">
-        <v>110</v>
+        <v>60</v>
       </c>
       <c r="K78">
-        <v>330</v>
+        <v>180</v>
       </c>
       <c r="L78">
-        <v>240</v>
+        <v>750</v>
       </c>
       <c r="M78">
-        <v>1.38</v>
+        <v>0.24</v>
       </c>
       <c r="N78" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="O78" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
     </row>
     <row r="79" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="B79" t="s">
-        <v>249</v>
+        <v>256</v>
       </c>
       <c r="C79" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="D79" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E79" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F79" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G79" t="s">
         <v>21</v>
       </c>
       <c r="H79">
-        <v>500</v>
+        <v>400</v>
       </c>
       <c r="I79">
-        <v>1.3</v>
+        <v>0.7</v>
       </c>
       <c r="J79">
-        <v>130</v>
+        <v>70</v>
       </c>
       <c r="K79">
-        <v>390</v>
+        <v>210</v>
       </c>
       <c r="L79">
-        <v>1500</v>
+        <v>1200</v>
       </c>
       <c r="M79">
-        <v>0.26</v>
+        <v>0.175</v>
       </c>
       <c r="N79" t="s">
         <v>22</v>
       </c>
       <c r="O79" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
     </row>
     <row r="80" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="B80" t="s">
-        <v>249</v>
+        <v>256</v>
       </c>
       <c r="C80" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="D80" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="E80" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F80" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G80" t="s">
         <v>21</v>
       </c>
       <c r="H80">
-        <v>375</v>
+        <v>80</v>
       </c>
       <c r="I80">
         <v>1.1</v>
       </c>
       <c r="J80">
         <v>110</v>
       </c>
       <c r="K80">
         <v>330</v>
       </c>
       <c r="L80">
-        <v>1125</v>
+        <v>240</v>
       </c>
       <c r="M80">
-        <v>0.293</v>
+        <v>1.38</v>
       </c>
       <c r="N80" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="O80" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
     </row>
     <row r="81" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="B81" t="s">
-        <v>249</v>
+        <v>256</v>
       </c>
       <c r="C81" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="D81" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="E81" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F81" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G81" t="s">
         <v>21</v>
       </c>
       <c r="H81">
-        <v>300</v>
+        <v>500</v>
       </c>
       <c r="I81">
-        <v>0.7</v>
+        <v>1.3</v>
       </c>
       <c r="J81">
-        <v>70</v>
+        <v>130</v>
       </c>
       <c r="K81">
-        <v>210</v>
+        <v>390</v>
       </c>
       <c r="L81">
-        <v>900</v>
+        <v>1500</v>
       </c>
       <c r="M81">
-        <v>0.233</v>
+        <v>0.26</v>
       </c>
       <c r="N81" t="s">
         <v>22</v>
       </c>
       <c r="O81" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="82" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="B82" t="s">
-        <v>249</v>
+        <v>256</v>
       </c>
       <c r="C82" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="D82" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="E82" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F82" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G82" t="s">
         <v>21</v>
       </c>
       <c r="H82">
-        <v>275</v>
+        <v>375</v>
       </c>
       <c r="I82">
-        <v>0.7</v>
+        <v>1.1</v>
       </c>
       <c r="J82">
-        <v>70</v>
+        <v>110</v>
       </c>
       <c r="K82">
-        <v>210</v>
+        <v>330</v>
       </c>
       <c r="L82">
-        <v>825</v>
+        <v>1125</v>
       </c>
       <c r="M82">
-        <v>0.255</v>
+        <v>0.293</v>
       </c>
       <c r="N82" t="s">
         <v>22</v>
       </c>
       <c r="O82" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="83" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="B83" t="s">
-        <v>249</v>
+        <v>256</v>
       </c>
       <c r="C83" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="D83" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="E83" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F83" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G83" t="s">
         <v>21</v>
       </c>
       <c r="H83">
-        <v>275</v>
+        <v>300</v>
       </c>
       <c r="I83">
         <v>0.7</v>
       </c>
       <c r="J83">
         <v>70</v>
       </c>
       <c r="K83">
         <v>210</v>
       </c>
       <c r="L83">
-        <v>825</v>
+        <v>900</v>
       </c>
       <c r="M83">
-        <v>0.255</v>
+        <v>0.233</v>
       </c>
       <c r="N83" t="s">
         <v>22</v>
       </c>
       <c r="O83" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="84" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="B84" t="s">
-        <v>249</v>
+        <v>256</v>
       </c>
       <c r="C84" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="D84" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="E84" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F84" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G84" t="s">
         <v>21</v>
       </c>
       <c r="H84">
-        <v>500</v>
+        <v>275</v>
       </c>
       <c r="I84">
-        <v>1</v>
+        <v>0.7</v>
       </c>
       <c r="J84">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="K84">
-        <v>300</v>
+        <v>210</v>
       </c>
       <c r="L84">
-        <v>1500</v>
+        <v>825</v>
       </c>
       <c r="M84">
-        <v>0.2</v>
+        <v>0.255</v>
       </c>
       <c r="N84" t="s">
         <v>22</v>
       </c>
       <c r="O84" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
     <row r="85" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="B85" t="s">
-        <v>289</v>
+        <v>256</v>
       </c>
       <c r="C85" t="s">
         <v>290</v>
       </c>
       <c r="D85" t="s">
         <v>291</v>
       </c>
       <c r="E85" t="s">
-        <v>19</v>
+        <v>38</v>
       </c>
       <c r="F85" t="s">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="G85" t="s">
         <v>21</v>
       </c>
       <c r="H85">
-        <v>15</v>
+        <v>275</v>
       </c>
       <c r="I85">
-        <v>0.9</v>
+        <v>0.7</v>
       </c>
       <c r="J85">
-        <v>90</v>
+        <v>70</v>
       </c>
       <c r="K85">
-        <v>270</v>
+        <v>210</v>
       </c>
       <c r="L85">
-        <v>45</v>
+        <v>825</v>
       </c>
       <c r="M85">
-        <v>6</v>
+        <v>0.255</v>
       </c>
       <c r="N85" t="s">
         <v>22</v>
       </c>
       <c r="O85" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="86" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="B86" t="s">
-        <v>289</v>
+        <v>256</v>
       </c>
       <c r="C86" t="s">
         <v>293</v>
       </c>
       <c r="D86" t="s">
         <v>294</v>
       </c>
       <c r="E86" t="s">
-        <v>90</v>
+        <v>38</v>
       </c>
       <c r="F86" t="s">
-        <v>91</v>
+        <v>39</v>
       </c>
       <c r="G86" t="s">
         <v>21</v>
       </c>
       <c r="H86">
-        <v>180</v>
+        <v>500</v>
       </c>
       <c r="I86">
-        <v>0.8</v>
+        <v>1</v>
       </c>
       <c r="J86">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="K86">
-        <v>240</v>
+        <v>300</v>
       </c>
       <c r="L86">
-        <v>540</v>
+        <v>1500</v>
       </c>
       <c r="M86">
-        <v>0.444</v>
+        <v>0.2</v>
       </c>
       <c r="N86" t="s">
         <v>22</v>
       </c>
       <c r="O86" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="87" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="B87" t="s">
-        <v>289</v>
+        <v>296</v>
       </c>
       <c r="C87" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="D87" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E87" t="s">
         <v>19</v>
       </c>
       <c r="F87" t="s">
         <v>20</v>
       </c>
       <c r="G87" t="s">
         <v>21</v>
       </c>
       <c r="H87">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="I87">
-        <v>0.8</v>
+        <v>0.9</v>
       </c>
       <c r="J87">
-        <v>80</v>
+        <v>90</v>
       </c>
       <c r="K87">
-        <v>240</v>
+        <v>270</v>
       </c>
       <c r="L87">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="M87">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="N87" t="s">
         <v>22</v>
       </c>
       <c r="O87" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
     </row>
     <row r="88" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="B88" t="s">
-        <v>289</v>
+        <v>296</v>
       </c>
       <c r="C88" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="D88" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E88" t="s">
-        <v>19</v>
+        <v>97</v>
       </c>
       <c r="F88" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="G88" t="s">
         <v>21</v>
       </c>
       <c r="H88">
-        <v>15</v>
+        <v>180</v>
       </c>
       <c r="I88">
-        <v>0.9</v>
+        <v>0.8</v>
       </c>
       <c r="J88">
-        <v>90</v>
+        <v>80</v>
       </c>
       <c r="K88">
-        <v>270</v>
+        <v>240</v>
       </c>
       <c r="L88">
-        <v>45</v>
+        <v>540</v>
       </c>
       <c r="M88">
-        <v>6</v>
+        <v>0.444</v>
       </c>
       <c r="N88" t="s">
         <v>22</v>
       </c>
       <c r="O88" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
     </row>
     <row r="89" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="B89" t="s">
-        <v>289</v>
+        <v>296</v>
       </c>
       <c r="C89" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="D89" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="E89" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F89" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="G89" t="s">
         <v>21</v>
       </c>
       <c r="H89">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="I89">
-        <v>0.6</v>
+        <v>0.8</v>
       </c>
       <c r="J89">
+        <v>80</v>
+      </c>
+      <c r="K89">
+        <v>240</v>
+      </c>
+      <c r="L89">
         <v>60</v>
       </c>
-      <c r="K89">
-[...4 lines deleted...]
-      </c>
       <c r="M89">
-        <v>0.8</v>
+        <v>4</v>
       </c>
       <c r="N89" t="s">
         <v>22</v>
       </c>
       <c r="O89" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
     </row>
     <row r="90" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="B90" t="s">
-        <v>289</v>
+        <v>296</v>
       </c>
       <c r="C90" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="D90" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="E90" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F90" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="G90" t="s">
         <v>21</v>
       </c>
       <c r="H90">
-        <v>250</v>
+        <v>15</v>
       </c>
       <c r="I90">
-        <v>0.7</v>
+        <v>0.9</v>
       </c>
       <c r="J90">
-        <v>70</v>
+        <v>90</v>
       </c>
       <c r="K90">
-        <v>210</v>
+        <v>270</v>
       </c>
       <c r="L90">
-        <v>750</v>
+        <v>45</v>
       </c>
       <c r="M90">
-        <v>0.28</v>
+        <v>6</v>
       </c>
       <c r="N90" t="s">
         <v>22</v>
       </c>
       <c r="O90" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
     </row>
     <row r="91" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="B91" t="s">
-        <v>289</v>
+        <v>296</v>
       </c>
       <c r="C91" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="D91" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="E91" t="s">
-        <v>19</v>
+        <v>38</v>
       </c>
       <c r="F91" t="s">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="G91" t="s">
         <v>21</v>
       </c>
       <c r="H91">
-        <v>40</v>
+        <v>75</v>
       </c>
       <c r="I91">
         <v>0.6</v>
       </c>
       <c r="J91">
         <v>60</v>
       </c>
       <c r="K91">
         <v>180</v>
       </c>
       <c r="L91">
-        <v>120</v>
+        <v>225</v>
       </c>
       <c r="M91">
-        <v>1.5</v>
+        <v>0.8</v>
       </c>
       <c r="N91" t="s">
         <v>22</v>
       </c>
       <c r="O91" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
     </row>
     <row r="92" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>311</v>
+        <v>152</v>
       </c>
       <c r="B92" t="s">
+        <v>296</v>
+      </c>
+      <c r="C92" t="s">
         <v>312</v>
       </c>
-      <c r="C92" t="s">
+      <c r="D92" t="s">
         <v>313</v>
       </c>
-      <c r="D92" t="s">
+      <c r="E92" t="s">
+        <v>38</v>
+      </c>
+      <c r="F92" t="s">
+        <v>39</v>
+      </c>
+      <c r="G92" t="s">
+        <v>21</v>
+      </c>
+      <c r="H92">
+        <v>250</v>
+      </c>
+      <c r="I92">
+        <v>0.7</v>
+      </c>
+      <c r="J92">
+        <v>70</v>
+      </c>
+      <c r="K92">
+        <v>210</v>
+      </c>
+      <c r="L92">
+        <v>750</v>
+      </c>
+      <c r="M92">
+        <v>0.28</v>
+      </c>
+      <c r="N92" t="s">
+        <v>22</v>
+      </c>
+      <c r="O92" t="s">
         <v>314</v>
-      </c>
-[...31 lines deleted...]
-        <v>316</v>
       </c>
     </row>
     <row r="93" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>311</v>
+        <v>152</v>
       </c>
       <c r="B93" t="s">
-        <v>312</v>
+        <v>296</v>
       </c>
       <c r="C93" t="s">
+        <v>315</v>
+      </c>
+      <c r="D93" t="s">
+        <v>316</v>
+      </c>
+      <c r="E93" t="s">
+        <v>19</v>
+      </c>
+      <c r="F93" t="s">
+        <v>20</v>
+      </c>
+      <c r="G93" t="s">
+        <v>21</v>
+      </c>
+      <c r="H93">
+        <v>40</v>
+      </c>
+      <c r="I93">
+        <v>0.6</v>
+      </c>
+      <c r="J93">
+        <v>60</v>
+      </c>
+      <c r="K93">
+        <v>180</v>
+      </c>
+      <c r="L93">
+        <v>120</v>
+      </c>
+      <c r="M93">
+        <v>1.5</v>
+      </c>
+      <c r="N93" t="s">
+        <v>22</v>
+      </c>
+      <c r="O93" t="s">
         <v>317</v>
-      </c>
-[...34 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="94" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
       <c r="B94" t="s">
-        <v>312</v>
+        <v>319</v>
       </c>
       <c r="C94" t="s">
         <v>320</v>
       </c>
       <c r="D94" t="s">
         <v>321</v>
       </c>
       <c r="E94" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="F94" t="s">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="G94" t="s">
-        <v>136</v>
+        <v>21</v>
       </c>
       <c r="H94">
+        <v>10</v>
+      </c>
+      <c r="I94">
+        <v>1.3</v>
+      </c>
+      <c r="J94">
+        <v>130</v>
+      </c>
+      <c r="K94">
+        <v>390</v>
+      </c>
+      <c r="L94">
         <v>30</v>
       </c>
-      <c r="I94">
-[...12 lines deleted...]
-        <v>137</v>
+      <c r="M94">
+        <v>13</v>
       </c>
       <c r="N94" t="s">
         <v>22</v>
       </c>
       <c r="O94" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="95" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
       <c r="B95" t="s">
-        <v>312</v>
+        <v>319</v>
       </c>
       <c r="C95" t="s">
         <v>323</v>
       </c>
       <c r="D95" t="s">
         <v>324</v>
       </c>
       <c r="E95" t="s">
-        <v>90</v>
+        <v>26</v>
       </c>
       <c r="F95" t="s">
-        <v>91</v>
+        <v>27</v>
       </c>
       <c r="G95" t="s">
-        <v>136</v>
+        <v>21</v>
       </c>
       <c r="H95">
-        <v>75</v>
+        <v>10</v>
       </c>
       <c r="I95">
-        <v>1</v>
+        <v>1.5</v>
       </c>
       <c r="J95">
-        <v>100</v>
+        <v>150</v>
       </c>
       <c r="K95">
-        <v>300</v>
+        <v>450</v>
       </c>
       <c r="L95">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>137</v>
+        <v>30</v>
+      </c>
+      <c r="M95">
+        <v>15</v>
       </c>
       <c r="N95" t="s">
         <v>22</v>
       </c>
       <c r="O95" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="96" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
       <c r="B96" t="s">
-        <v>312</v>
+        <v>319</v>
       </c>
       <c r="C96" t="s">
         <v>326</v>
       </c>
       <c r="D96" t="s">
         <v>327</v>
       </c>
       <c r="E96" t="s">
-        <v>90</v>
+        <v>26</v>
       </c>
       <c r="F96" t="s">
-        <v>91</v>
+        <v>27</v>
       </c>
       <c r="G96" t="s">
-        <v>136</v>
+        <v>21</v>
       </c>
       <c r="H96">
-        <v>180</v>
+        <v>14</v>
       </c>
       <c r="I96">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J96">
-        <v>110</v>
+        <v>120</v>
       </c>
       <c r="K96">
-        <v>330</v>
+        <v>360</v>
       </c>
       <c r="L96">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>137</v>
+        <v>42</v>
+      </c>
+      <c r="M96">
+        <v>8.57</v>
       </c>
       <c r="N96" t="s">
         <v>22</v>
       </c>
       <c r="O96" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="97" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
       <c r="B97" t="s">
-        <v>312</v>
+        <v>319</v>
       </c>
       <c r="C97" t="s">
         <v>329</v>
       </c>
       <c r="D97" t="s">
         <v>330</v>
       </c>
       <c r="E97" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="F97" t="s">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="G97" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="H97">
-        <v>240</v>
+        <v>15</v>
       </c>
       <c r="I97">
         <v>1</v>
       </c>
       <c r="J97">
         <v>100</v>
       </c>
       <c r="K97">
         <v>300</v>
       </c>
       <c r="L97">
-        <v>80</v>
+        <v>5</v>
       </c>
       <c r="M97" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="N97" t="s">
         <v>22</v>
       </c>
       <c r="O97" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="98" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
       <c r="B98" t="s">
-        <v>312</v>
+        <v>319</v>
       </c>
       <c r="C98" t="s">
         <v>332</v>
       </c>
       <c r="D98" t="s">
         <v>333</v>
       </c>
       <c r="E98" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="F98" t="s">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="G98" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="H98">
-        <v>360</v>
+        <v>30</v>
       </c>
       <c r="I98">
-        <v>1.2</v>
+        <v>1</v>
       </c>
       <c r="J98">
-        <v>120</v>
+        <v>100</v>
       </c>
       <c r="K98">
-        <v>360</v>
+        <v>300</v>
       </c>
       <c r="L98">
-        <v>120</v>
+        <v>10</v>
       </c>
       <c r="M98" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="N98" t="s">
         <v>22</v>
       </c>
       <c r="O98" t="s">
         <v>334</v>
       </c>
     </row>
     <row r="99" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
       <c r="B99" t="s">
-        <v>312</v>
+        <v>319</v>
       </c>
       <c r="C99" t="s">
         <v>335</v>
       </c>
       <c r="D99" t="s">
         <v>336</v>
       </c>
       <c r="E99" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="F99" t="s">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="G99" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="H99">
-        <v>400</v>
+        <v>75</v>
       </c>
       <c r="I99">
-        <v>1.2</v>
+        <v>1</v>
       </c>
       <c r="J99">
-        <v>120</v>
+        <v>100</v>
       </c>
       <c r="K99">
-        <v>360</v>
+        <v>300</v>
       </c>
       <c r="L99">
-        <v>133.33</v>
+        <v>25</v>
       </c>
       <c r="M99" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="N99" t="s">
         <v>22</v>
       </c>
       <c r="O99" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="100" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
       <c r="B100" t="s">
-        <v>312</v>
+        <v>319</v>
       </c>
       <c r="C100" t="s">
         <v>338</v>
       </c>
       <c r="D100" t="s">
         <v>339</v>
       </c>
       <c r="E100" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="F100" t="s">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="G100" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="H100">
-        <v>480</v>
+        <v>180</v>
       </c>
       <c r="I100">
-        <v>1.3</v>
+        <v>1.1</v>
       </c>
       <c r="J100">
-        <v>130</v>
+        <v>110</v>
       </c>
       <c r="K100">
-        <v>390</v>
+        <v>330</v>
       </c>
       <c r="L100">
-        <v>160</v>
+        <v>60</v>
       </c>
       <c r="M100" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="N100" t="s">
         <v>22</v>
       </c>
       <c r="O100" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="101" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
       <c r="B101" t="s">
-        <v>312</v>
+        <v>319</v>
       </c>
       <c r="C101" t="s">
         <v>341</v>
       </c>
       <c r="D101" t="s">
         <v>342</v>
       </c>
       <c r="E101" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="F101" t="s">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="G101" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="H101">
-        <v>780</v>
+        <v>240</v>
       </c>
       <c r="I101">
-        <v>1.2</v>
+        <v>1</v>
       </c>
       <c r="J101">
-        <v>120</v>
+        <v>100</v>
       </c>
       <c r="K101">
-        <v>360</v>
+        <v>300</v>
       </c>
       <c r="L101">
-        <v>260</v>
+        <v>80</v>
       </c>
       <c r="M101" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="N101" t="s">
         <v>22</v>
       </c>
       <c r="O101" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="102" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
       <c r="B102" t="s">
-        <v>312</v>
+        <v>319</v>
       </c>
       <c r="C102" t="s">
         <v>344</v>
       </c>
       <c r="D102" t="s">
         <v>345</v>
       </c>
       <c r="E102" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="F102" t="s">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="G102" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="H102">
-        <v>1320</v>
+        <v>360</v>
       </c>
       <c r="I102">
-        <v>1.3</v>
+        <v>1.2</v>
       </c>
       <c r="J102">
-        <v>130</v>
+        <v>120</v>
       </c>
       <c r="K102">
-        <v>390</v>
+        <v>360</v>
       </c>
       <c r="L102">
-        <v>440</v>
+        <v>120</v>
       </c>
       <c r="M102" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="N102" t="s">
         <v>22</v>
       </c>
       <c r="O102" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="103" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
       <c r="B103" t="s">
-        <v>312</v>
+        <v>319</v>
       </c>
       <c r="C103" t="s">
         <v>347</v>
       </c>
       <c r="D103" t="s">
         <v>348</v>
       </c>
       <c r="E103" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="F103" t="s">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="G103" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="H103">
-        <v>2700</v>
+        <v>400</v>
       </c>
       <c r="I103">
-        <v>1.5</v>
+        <v>1.2</v>
       </c>
       <c r="J103">
-        <v>150</v>
+        <v>120</v>
       </c>
       <c r="K103">
-        <v>450</v>
+        <v>360</v>
       </c>
       <c r="L103">
-        <v>900</v>
+        <v>133.33</v>
       </c>
       <c r="M103" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="N103" t="s">
         <v>22</v>
       </c>
       <c r="O103" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="104" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
       <c r="B104" t="s">
-        <v>312</v>
+        <v>319</v>
       </c>
       <c r="C104" t="s">
         <v>350</v>
       </c>
       <c r="D104" t="s">
         <v>351</v>
       </c>
       <c r="E104" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="F104" t="s">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="G104" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="H104">
-        <v>6300</v>
+        <v>480</v>
       </c>
       <c r="I104">
-        <v>2</v>
+        <v>1.3</v>
       </c>
       <c r="J104">
-        <v>200</v>
+        <v>130</v>
       </c>
       <c r="K104">
-        <v>600</v>
+        <v>390</v>
       </c>
       <c r="L104">
-        <v>2100</v>
+        <v>160</v>
       </c>
       <c r="M104" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="N104" t="s">
         <v>22</v>
       </c>
       <c r="O104" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="105" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
       <c r="B105" t="s">
-        <v>312</v>
+        <v>319</v>
       </c>
       <c r="C105" t="s">
         <v>353</v>
       </c>
       <c r="D105" t="s">
         <v>354</v>
       </c>
       <c r="E105" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="F105" t="s">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="G105" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="H105">
-        <v>9600</v>
+        <v>780</v>
       </c>
       <c r="I105">
-        <v>2.5</v>
+        <v>1.2</v>
       </c>
       <c r="J105">
-        <v>250</v>
+        <v>120</v>
       </c>
       <c r="K105">
-        <v>750</v>
+        <v>360</v>
       </c>
       <c r="L105">
-        <v>3200</v>
+        <v>260</v>
       </c>
       <c r="M105" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="N105" t="s">
         <v>22</v>
       </c>
       <c r="O105" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="106" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
       <c r="B106" t="s">
-        <v>312</v>
+        <v>319</v>
       </c>
       <c r="C106" t="s">
         <v>356</v>
       </c>
       <c r="D106" t="s">
         <v>357</v>
       </c>
       <c r="E106" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="F106" t="s">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="G106" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="H106">
-        <v>14400</v>
+        <v>1320</v>
       </c>
       <c r="I106">
-        <v>3</v>
+        <v>1.3</v>
       </c>
       <c r="J106">
-        <v>300</v>
+        <v>130</v>
       </c>
       <c r="K106">
-        <v>900</v>
+        <v>390</v>
       </c>
       <c r="L106">
-        <v>4800</v>
+        <v>440</v>
       </c>
       <c r="M106" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="N106" t="s">
         <v>22</v>
       </c>
       <c r="O106" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="107" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
       <c r="B107" t="s">
-        <v>312</v>
+        <v>319</v>
       </c>
       <c r="C107" t="s">
         <v>359</v>
       </c>
       <c r="D107" t="s">
         <v>360</v>
       </c>
       <c r="E107" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="F107" t="s">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="G107" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="H107">
-        <v>19800</v>
+        <v>2700</v>
       </c>
       <c r="I107">
-        <v>3.5</v>
+        <v>1.5</v>
       </c>
       <c r="J107">
-        <v>350</v>
+        <v>150</v>
       </c>
       <c r="K107">
-        <v>1050</v>
+        <v>450</v>
       </c>
       <c r="L107">
-        <v>6600</v>
+        <v>900</v>
       </c>
       <c r="M107" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="N107" t="s">
         <v>22</v>
       </c>
       <c r="O107" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="108" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
       <c r="B108" t="s">
-        <v>312</v>
+        <v>319</v>
       </c>
       <c r="C108" t="s">
         <v>362</v>
       </c>
       <c r="D108" t="s">
         <v>363</v>
       </c>
       <c r="E108" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="F108" t="s">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="G108" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="H108">
-        <v>43200</v>
+        <v>6300</v>
       </c>
       <c r="I108">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="J108">
-        <v>500</v>
+        <v>200</v>
       </c>
       <c r="K108">
-        <v>1500</v>
+        <v>600</v>
       </c>
       <c r="L108">
-        <v>14400</v>
+        <v>2100</v>
       </c>
       <c r="M108" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="N108" t="s">
         <v>22</v>
       </c>
       <c r="O108" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="109" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
       <c r="B109" t="s">
+        <v>319</v>
+      </c>
+      <c r="C109" t="s">
         <v>365</v>
       </c>
-      <c r="C109" t="s">
+      <c r="D109" t="s">
         <v>366</v>
       </c>
-      <c r="D109" t="s">
+      <c r="E109" t="s">
+        <v>97</v>
+      </c>
+      <c r="F109" t="s">
+        <v>98</v>
+      </c>
+      <c r="G109" t="s">
+        <v>143</v>
+      </c>
+      <c r="H109">
+        <v>9600</v>
+      </c>
+      <c r="I109">
+        <v>2.5</v>
+      </c>
+      <c r="J109">
+        <v>250</v>
+      </c>
+      <c r="K109">
+        <v>750</v>
+      </c>
+      <c r="L109">
+        <v>3200</v>
+      </c>
+      <c r="M109" t="s">
+        <v>144</v>
+      </c>
+      <c r="N109" t="s">
+        <v>22</v>
+      </c>
+      <c r="O109" t="s">
         <v>367</v>
       </c>
-      <c r="E109" t="s">
+    </row>
+    <row r="110" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A110" t="s">
+        <v>318</v>
+      </c>
+      <c r="B110" t="s">
+        <v>319</v>
+      </c>
+      <c r="C110" t="s">
         <v>368</v>
       </c>
-      <c r="F109" t="s">
+      <c r="D110" t="s">
         <v>369</v>
       </c>
-      <c r="G109" t="s">
-[...2 lines deleted...]
-      <c r="H109">
+      <c r="E110" t="s">
+        <v>97</v>
+      </c>
+      <c r="F110" t="s">
+        <v>98</v>
+      </c>
+      <c r="G110" t="s">
+        <v>143</v>
+      </c>
+      <c r="H110">
+        <v>14400</v>
+      </c>
+      <c r="I110">
+        <v>3</v>
+      </c>
+      <c r="J110">
+        <v>300</v>
+      </c>
+      <c r="K110">
+        <v>900</v>
+      </c>
+      <c r="L110">
+        <v>4800</v>
+      </c>
+      <c r="M110" t="s">
+        <v>144</v>
+      </c>
+      <c r="N110" t="s">
+        <v>22</v>
+      </c>
+      <c r="O110" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="111" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A111" t="s">
+        <v>318</v>
+      </c>
+      <c r="B111" t="s">
+        <v>319</v>
+      </c>
+      <c r="C111" t="s">
+        <v>371</v>
+      </c>
+      <c r="D111" t="s">
+        <v>372</v>
+      </c>
+      <c r="E111" t="s">
+        <v>97</v>
+      </c>
+      <c r="F111" t="s">
+        <v>98</v>
+      </c>
+      <c r="G111" t="s">
+        <v>143</v>
+      </c>
+      <c r="H111">
+        <v>19800</v>
+      </c>
+      <c r="I111">
+        <v>3.5</v>
+      </c>
+      <c r="J111">
+        <v>350</v>
+      </c>
+      <c r="K111">
+        <v>1050</v>
+      </c>
+      <c r="L111">
+        <v>6600</v>
+      </c>
+      <c r="M111" t="s">
+        <v>144</v>
+      </c>
+      <c r="N111" t="s">
+        <v>22</v>
+      </c>
+      <c r="O111" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="112" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A112" t="s">
+        <v>318</v>
+      </c>
+      <c r="B112" t="s">
+        <v>319</v>
+      </c>
+      <c r="C112" t="s">
+        <v>374</v>
+      </c>
+      <c r="D112" t="s">
+        <v>375</v>
+      </c>
+      <c r="E112" t="s">
+        <v>97</v>
+      </c>
+      <c r="F112" t="s">
+        <v>98</v>
+      </c>
+      <c r="G112" t="s">
+        <v>143</v>
+      </c>
+      <c r="H112">
+        <v>43200</v>
+      </c>
+      <c r="I112">
+        <v>5</v>
+      </c>
+      <c r="J112">
+        <v>500</v>
+      </c>
+      <c r="K112">
+        <v>1500</v>
+      </c>
+      <c r="L112">
+        <v>14400</v>
+      </c>
+      <c r="M112" t="s">
+        <v>144</v>
+      </c>
+      <c r="N112" t="s">
+        <v>22</v>
+      </c>
+      <c r="O112" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="113" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A113" t="s">
+        <v>318</v>
+      </c>
+      <c r="B113" t="s">
+        <v>377</v>
+      </c>
+      <c r="C113" t="s">
+        <v>378</v>
+      </c>
+      <c r="D113" t="s">
+        <v>379</v>
+      </c>
+      <c r="E113" t="s">
+        <v>380</v>
+      </c>
+      <c r="F113" t="s">
+        <v>381</v>
+      </c>
+      <c r="G113" t="s">
+        <v>21</v>
+      </c>
+      <c r="H113">
         <v>20000</v>
       </c>
-      <c r="I109">
+      <c r="I113">
         <v>1</v>
       </c>
-      <c r="J109">
+      <c r="J113">
         <v>100</v>
       </c>
-      <c r="K109">
+      <c r="K113">
         <v>300</v>
       </c>
-      <c r="L109">
+      <c r="L113">
         <v>60000</v>
       </c>
-      <c r="M109">
+      <c r="M113">
         <v>0.005</v>
       </c>
-      <c r="N109" t="s">
-[...3 lines deleted...]
-        <v>370</v>
+      <c r="N113" t="s">
+        <v>22</v>
+      </c>
+      <c r="O113" t="s">
+        <v>382</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:O1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B18"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="90" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
-        <v>371</v>
+        <v>383</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>372</v>
+        <v>384</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
-        <v>373</v>
+        <v>385</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>374</v>
+        <v>386</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A3" s="1" t="s">
-        <v>375</v>
+        <v>387</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>376</v>
+        <v>388</v>
       </c>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A4" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>378</v>
+        <v>390</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A6" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>379</v>
+        <v>391</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A7" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>380</v>
+        <v>392</v>
       </c>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A9" s="1" t="s">
-        <v>381</v>
+        <v>393</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>382</v>
+        <v>394</v>
       </c>
     </row>
     <row r="10" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A10" s="1" t="s">
-        <v>383</v>
+        <v>395</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>384</v>
+        <v>396</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A11" s="1" t="s">
-        <v>385</v>
+        <v>397</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>386</v>
+        <v>398</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" s="1" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>387</v>
+        <v>399</v>
       </c>
     </row>
     <row r="15" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A15" s="3" t="s">
-        <v>388</v>
+        <v>400</v>
       </c>
     </row>
     <row r="16" spans="1:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A16" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>389</v>
+        <v>401</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="B17" t="s">
-        <v>390</v>
+        <v>402</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>344</v>
+        <v>356</v>
       </c>
       <c r="B18" t="s">
-        <v>391</v>
+        <v>403</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">